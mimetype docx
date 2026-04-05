--- v0 (2025-12-25)
+++ v1 (2026-04-05)
@@ -74,65 +74,66 @@
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="4218"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E078B" w:rsidTr="006E078B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="1" w:colLast="1"/>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Директор колледжа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00BB6665" w:rsidP="00B70ECD">
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00BB6665" w:rsidP="00C10F8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Епишин Андрей Сергеевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E078B" w:rsidTr="006E078B">
         <w:tc>
@@ -140,51 +141,51 @@
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Главный бухгалтер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00C10F8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заикина</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
@@ -201,237 +202,314 @@
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заместитель   директора    по учебной работе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00C10F8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Бутова Валентина Николаевна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E078B" w:rsidTr="006E078B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заместитель директора по воспитательной работе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00C10F8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Романова Надежда Ивановна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C10F8A" w:rsidTr="006E078B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C10F8A" w:rsidRPr="006E078B" w:rsidRDefault="00C10F8A" w:rsidP="00B70ECD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E078B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Замес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>титель   директора    по учебно-производственной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E078B">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> работе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C10F8A" w:rsidRDefault="00C10F8A" w:rsidP="00C10F8A">
+            <w:pPr>
+              <w:ind w:left="-144"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Шабанкина</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Екатерина Александровна</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E078B" w:rsidTr="006E078B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заместитель директора  по безопасности и АХЧ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00BB6665" w:rsidP="006E078B">
-[...1 lines deleted...]
-              <w:ind w:left="-567" w:hanging="142"/>
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00BB6665" w:rsidP="00C10F8A">
+            <w:pPr>
+              <w:ind w:left="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Жуков Андрей Игоревич</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
+          </w:p>
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00C10F8A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E078B" w:rsidTr="006E078B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="00B70ECD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E078B">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Руководитель структурного подразделения «Старожилово»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00AE1FAB" w:rsidP="006E078B">
-[...1 lines deleted...]
-              <w:ind w:left="-567" w:hanging="142"/>
+          <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="00AE1FAB" w:rsidP="00C10F8A">
+            <w:pPr>
+              <w:ind w:left="-567"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Фролов Игорь Валерьевич</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="006E078B" w:rsidTr="00663EC5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8896" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w:rsidR="006E078B" w:rsidRPr="006E078B" w:rsidRDefault="006E078B" w:rsidP="006E078B">
             <w:pPr>
               <w:ind w:left="-567" w:hanging="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Заведующие отделениями</w:t>
@@ -1211,70 +1289,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB2ABA" w:rsidRPr="00CB2ABA" w:rsidRDefault="006E078B" w:rsidP="00CB2ABA">
       <w:pPr>
         <w:ind w:left="-709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CB2ABA" w:rsidRPr="00CB2ABA" w:rsidRDefault="0039027C" w:rsidP="00CB2ABA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B70ECD" w:rsidRPr="00CB2ABA" w:rsidRDefault="00B70ECD" w:rsidP="00B70ECD">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B70ECD" w:rsidRPr="00CB2ABA" w:rsidSect="00D37724">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
@@ -1282,106 +1360,107 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B70ECD"/>
     <w:rsid w:val="000201A2"/>
     <w:rsid w:val="00034CB1"/>
     <w:rsid w:val="000D2753"/>
     <w:rsid w:val="002A67EC"/>
     <w:rsid w:val="0039027C"/>
     <w:rsid w:val="00465313"/>
     <w:rsid w:val="004D3F32"/>
     <w:rsid w:val="00624E2B"/>
     <w:rsid w:val="006E078B"/>
     <w:rsid w:val="00792991"/>
     <w:rsid w:val="00937A38"/>
     <w:rsid w:val="00A20DDE"/>
     <w:rsid w:val="00AD07FC"/>
     <w:rsid w:val="00AE1FAB"/>
     <w:rsid w:val="00B659CD"/>
     <w:rsid w:val="00B70ECD"/>
     <w:rsid w:val="00BB6665"/>
+    <w:rsid w:val="00C10F8A"/>
     <w:rsid w:val="00CB2ABA"/>
     <w:rsid w:val="00D37724"/>
     <w:rsid w:val="00DA6C13"/>
     <w:rsid w:val="00F34022"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="06D5C336"/>
+  <w14:docId w14:val="680CE1C5"/>
   <w15:docId w15:val="{4F80C112-ADA3-4983-9BFC-B34B0F79048F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2086,70 +2165,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>127</Words>
-  <Characters>725</Characters>
+  <Words>141</Words>
+  <Characters>807</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>SamForum.ws</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>851</CharactersWithSpaces>
+  <CharactersWithSpaces>947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>SamLab.ws</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>